--- v0 (2026-03-25)
+++ v1 (2026-07-05)
@@ -1,426 +1,755 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20406"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\EJERCICIO 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Fabiola\Desktop\IRCA 2023\TRANSPARENCIA 2023\4to. TRIM 2023\XVII INFORMACION CURRICULAR Y SANCIONES ADMINISTRATIVAS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B775A54-C4B8-4CEF-9F38-F011E97B003E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7455D08-6F06-407A-9008-75B994FB7B6C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
+    <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
+    <sheet name="Tabla_339628" sheetId="5" r:id="rId5"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId6"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="Hidden_16">Hidden_1!$A$1:$A$2</definedName>
-    <definedName name="Hidden_213">Hidden_2!$A$1:$A$2</definedName>
+    <definedName name="Hidden_18">Hidden_1!$A$1:$A$2</definedName>
+    <definedName name="Hidden_19">[1]Hidden_1!$A$1:$A$10</definedName>
+    <definedName name="Hidden_210">Hidden_2!$A$1:$A$10</definedName>
+    <definedName name="Hidden_213">[1]Hidden_2!$A$1:$A$2</definedName>
+    <definedName name="Hidden_314">Hidden_3!$A$1:$A$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="84">
-[...1 lines deleted...]
-    <t>43626</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="154">
+  <si>
+    <t>43625</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
-    <t>Sanciones administrativas a las personas servidoras públicas</t>
-[...5 lines deleted...]
-    <t>La información correspondiente a las sanciones administrativas definitivas que, en su caso, han sido emitidas en contra de los(as) servidores(as) públicos(as) y/o personas que desempeñen un empleo, cargo o comisión y/o ejerzan actos de autoridad en el sujeto obligado, por los órganos de control o instancias correspondientes, con fundamento en la normatividad que aplique según la naturaleza jurídica de cada sujeto obligado.</t>
+    <t>Información curricular y sanciones administrativas</t>
+  </si>
+  <si>
+    <t>LTAIPET-A67FXVII</t>
+  </si>
+  <si>
+    <t>De todos los(as) servidores(as) públicos(as) y/o personas que desempeñen un empleo, cargo o comisión y/o ejerzan actos de autoridad en el sujeto obligado se deberá publicar la información curricular, es decir, los datos no confidenciales que permitan identificarlos y conocer su trayectoria en el ámbito laboral y escolar y se especificará si ha sido acreedor a sanciones administrativas definitivas y que hayan sido aplicadas por autoridad u organismo competente</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>7</t>
-[...4 lines deleted...]
-  <si>
     <t>13</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>339648</t>
-[...89 lines deleted...]
-    <t>339658</t>
+    <t>339624</t>
+  </si>
+  <si>
+    <t>339635</t>
+  </si>
+  <si>
+    <t>339636</t>
+  </si>
+  <si>
+    <t>339623</t>
+  </si>
+  <si>
+    <t>339630</t>
+  </si>
+  <si>
+    <t>339631</t>
+  </si>
+  <si>
+    <t>339632</t>
+  </si>
+  <si>
+    <t>339633</t>
+  </si>
+  <si>
+    <t>571855</t>
+  </si>
+  <si>
+    <t>339621</t>
+  </si>
+  <si>
+    <t>339639</t>
+  </si>
+  <si>
+    <t>339622</t>
+  </si>
+  <si>
+    <t>339628</t>
+  </si>
+  <si>
+    <t>339626</t>
+  </si>
+  <si>
+    <t>339627</t>
+  </si>
+  <si>
+    <t>563243</t>
+  </si>
+  <si>
+    <t>339638</t>
+  </si>
+  <si>
+    <t>339625</t>
+  </si>
+  <si>
+    <t>339634</t>
+  </si>
+  <si>
+    <t>339637</t>
   </si>
   <si>
     <t>Tabla Campos</t>
   </si>
   <si>
     <t>Ejercicio</t>
   </si>
   <si>
     <t>Fecha de inicio del periodo que se informa</t>
   </si>
   <si>
     <t>Fecha de término del periodo que se informa</t>
   </si>
   <si>
-    <t>Nombre(s) de la persona servidora pública</t>
-[...5 lines deleted...]
-    <t>Segundo apellido de la persona servidora pública</t>
+    <t>Denominación de puesto (Redactados con perspectiva de género)</t>
+  </si>
+  <si>
+    <t>Denominación del cargo</t>
+  </si>
+  <si>
+    <t>Nombre(s)</t>
+  </si>
+  <si>
+    <t>Primer apellido</t>
+  </si>
+  <si>
+    <t>Segundo apellido</t>
   </si>
   <si>
     <t>ESTE CRITERIO APLICA A PARTIR DEL 01/04/2023 -&gt; Sexo (catálogo)</t>
   </si>
   <si>
-    <t>Clave o nivel del puesto</t>
-[...59 lines deleted...]
-    <t>Fecha de cobro de la indemnización (día/mes/año)</t>
+    <t>Área de adscripción</t>
+  </si>
+  <si>
+    <t>Nivel máximo de estudios concluido y comprobable (catálogo)</t>
+  </si>
+  <si>
+    <t>Carrera genérica, en su caso</t>
+  </si>
+  <si>
+    <t>Experiencia laboral 
+Tabla_339628</t>
+  </si>
+  <si>
+    <t>Hipervínculo al documento que contenga la trayectoria (Redactados con perspectiva de género)</t>
+  </si>
+  <si>
+    <t>Sanciones Administrativas definitivas aplicadas por la autoridad competente (catálogo)</t>
+  </si>
+  <si>
+    <t>Hipervínculo a la resolución donde se observe la aprobación de la sanción</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
+    <t>Fecha de validación</t>
+  </si>
+  <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
     <t>Hombre</t>
   </si>
   <si>
     <t>Mujer</t>
   </si>
   <si>
-    <t>Federal</t>
-[...8 lines deleted...]
-    <t>AL MOMENTO NO EXISTEN SERVIDORES SANCIONADOS</t>
+    <t>Ninguno</t>
+  </si>
+  <si>
+    <t>Primaria</t>
+  </si>
+  <si>
+    <t>Secundaria</t>
+  </si>
+  <si>
+    <t>Bachillerato</t>
+  </si>
+  <si>
+    <t>Carrera técnica</t>
+  </si>
+  <si>
+    <t>Licenciatura</t>
+  </si>
+  <si>
+    <t>Maestría</t>
+  </si>
+  <si>
+    <t>Especialización</t>
+  </si>
+  <si>
+    <t>Doctorado</t>
+  </si>
+  <si>
+    <t>Posdoctorado</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>43972</t>
+  </si>
+  <si>
+    <t>43973</t>
+  </si>
+  <si>
+    <t>43969</t>
+  </si>
+  <si>
+    <t>43970</t>
+  </si>
+  <si>
+    <t>43971</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Periodo: mes/año de inicio</t>
+  </si>
+  <si>
+    <t>Periodo: mes/año de término</t>
+  </si>
+  <si>
+    <t>Denominación de la institución o empresa</t>
+  </si>
+  <si>
+    <t>Cargo o puesto desempeñado</t>
+  </si>
+  <si>
+    <t>Campo de experiencia</t>
+  </si>
+  <si>
+    <t>Director General</t>
+  </si>
+  <si>
+    <t>Haydee Milagros</t>
+  </si>
+  <si>
+    <t>Alvarez</t>
+  </si>
+  <si>
+    <t>Ortuño</t>
+  </si>
+  <si>
+    <t>Coordinacion de Vinculacion</t>
+  </si>
+  <si>
+    <t>Coordinador de Vinculacion</t>
+  </si>
+  <si>
+    <t>Eucario Fabian</t>
+  </si>
+  <si>
+    <t>Duran</t>
+  </si>
+  <si>
+    <t>Ramirez</t>
+  </si>
+  <si>
+    <t>Coordinacion de Museo</t>
+  </si>
+  <si>
+    <t>Coordinador de Museo</t>
+  </si>
+  <si>
+    <t>Artemio</t>
+  </si>
+  <si>
+    <t>Guerra</t>
+  </si>
+  <si>
+    <t>Garza</t>
+  </si>
+  <si>
+    <t>Coordinacion de Enseñanza Artistica</t>
+  </si>
+  <si>
+    <t>Coordinadora de Enseñanza Artistica</t>
+  </si>
+  <si>
+    <t>Viridiana Aide</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Araujo </t>
+  </si>
+  <si>
+    <t>Cervantes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinacion Administrativa </t>
+  </si>
+  <si>
+    <t>Sixto Jesus</t>
+  </si>
+  <si>
+    <t>Reyes</t>
+  </si>
+  <si>
+    <t>Veraza</t>
+  </si>
+  <si>
+    <t>Comisario</t>
+  </si>
+  <si>
+    <t>Javier</t>
+  </si>
+  <si>
+    <t>Ayala</t>
+  </si>
+  <si>
+    <t>Ortiz</t>
+  </si>
+  <si>
+    <t>Coordinacion de Finanzas</t>
+  </si>
+  <si>
+    <t>Coordinador de Finanzas</t>
+  </si>
+  <si>
+    <t>Zuleyka Azenethe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davila </t>
+  </si>
+  <si>
+    <t>Casados</t>
+  </si>
+  <si>
+    <t>Jefe de Unidad de Transparencia</t>
+  </si>
+  <si>
+    <t>Yazmin</t>
+  </si>
+  <si>
+    <t>Garcia</t>
+  </si>
+  <si>
+    <t>Coordinacion de Recursos Humanos</t>
+  </si>
+  <si>
+    <t>Carmen Fabiola</t>
+  </si>
+  <si>
+    <t>Cuellar</t>
+  </si>
+  <si>
+    <t>Gomez</t>
+  </si>
+  <si>
+    <t>Coordinacion PAC y Eventos Especiales</t>
+  </si>
+  <si>
+    <t>Coordinadora PAC y Eventos Especiales</t>
+  </si>
+  <si>
+    <t>Jamileth Sugei</t>
+  </si>
+  <si>
+    <t>Guzman</t>
+  </si>
+  <si>
+    <t>Coordinacion de Comunicación e Imagen</t>
+  </si>
+  <si>
+    <t>Coordinadora de Comunicación</t>
+  </si>
+  <si>
+    <t>David Joehél</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
+  </si>
+  <si>
+    <t>Aizpuro</t>
+  </si>
+  <si>
+    <t>Dirección General</t>
+  </si>
+  <si>
+    <t>Museologia</t>
+  </si>
+  <si>
+    <t>Licenciada en Diseño Grafico</t>
+  </si>
+  <si>
+    <t>Pintor</t>
+  </si>
+  <si>
+    <t>Licenciado en ciencias de la comunicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Licenciado en Administracion de Empresas </t>
+  </si>
+  <si>
+    <t>Contador Público</t>
+  </si>
+  <si>
+    <t>Licenciada en Derecho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lincenciada Gestion de Negocios y Proyectos </t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/668</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/692</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/35</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/695</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/38</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/33</t>
+  </si>
+  <si>
+    <t>https://irca.org.mx/descargar/hipervinculos/882</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/696</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/691</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/694</t>
+  </si>
+  <si>
+    <t>https://www.irca.org.mx/descargar/hipervinculos/805</t>
+  </si>
+  <si>
+    <t>Coordinacion Administrativa Longoria</t>
+  </si>
+  <si>
+    <t>Coordinador Administrativo Longoria</t>
+  </si>
+  <si>
+    <t>Coordinador Administrativo Jarachina</t>
+  </si>
+  <si>
+    <t>Coordinacion Administrativa Jarachina</t>
+  </si>
+  <si>
+    <t>Coordinacion administrativa Longoria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF333333"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FFE1E1E1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE1E1E1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\2do.%20TRIM%202023\XVII%20INFORMACION%20CURRICULAR%20Y%20SANCIONES%20ADMINISTRATIVAS\2023%20Informaci&#243;n%20curricular%20y%20sanciones%20administrativas.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Reporte de Formatos"/>
+      <sheetName val="Hidden_1"/>
+      <sheetName val="Hidden_2"/>
+      <sheetName val="Tabla_339628"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>Ninguno</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>Primaria</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>Secundaria</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>Bachillerato</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>Carrera técnica</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>Licenciatura</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>Maestría</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>Especialización</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>Doctorado</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>Posdoctorado</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2">
+        <row r="1">
+          <cell r="A1" t="str">
+            <v>Si</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>No</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -676,226 +1005,182 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AE8"/>
+  <dimension ref="A1:T18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB2" workbookViewId="0">
-      <selection activeCell="AD11" sqref="AD11"/>
+    <sheetView tabSelected="1" topLeftCell="J2" workbookViewId="0">
+      <selection activeCell="S16" sqref="S16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="36.44140625" bestFit="1" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="31" max="31" width="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="56.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="58.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="53" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="25" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="46" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="81.5703125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="74" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="62.85546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="73.140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="20" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" hidden="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...1 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="4"/>
-[...1 lines deleted...]
-      <c r="G2" s="3" t="s">
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="4"/>
-[...3 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="4"/>
-[...1 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="4"/>
-[...1 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="4"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:31" hidden="1" x14ac:dyDescent="0.3">
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+    </row>
+    <row r="4" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
       </c>
       <c r="I4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J4" t="s">
         <v>7</v>
       </c>
       <c r="K4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" t="s">
         <v>7</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>10</v>
       </c>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" t="s">
         <v>9</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="Q4" t="s">
+        <v>12</v>
+      </c>
+      <c r="R4" t="s">
         <v>8</v>
       </c>
-      <c r="R4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="T4" t="s">
-        <v>10</v>
-[...31 lines deleted...]
-      <c r="AE4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:31" hidden="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
@@ -912,322 +1197,991 @@
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="s">
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="V5" t="s">
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="9"/>
+      <c r="T6" s="9"/>
+    </row>
+    <row r="7" spans="1:20" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="W5" t="s">
+      <c r="B7" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="X5" t="s">
+      <c r="C7" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="D7" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="G7" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="AC5" t="s">
+      <c r="H7" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="I7" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="AE5" t="s">
+      <c r="J7" s="2" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="K7" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="4"/>
-[...31 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="L7" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="M7" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="N7" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="O7" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="P7" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="Q7" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="R7" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="S7" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="1" t="s">
+      <c r="T7" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="J7" s="1" t="s">
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>2023</v>
+      </c>
+      <c r="B8" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C8" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E8" t="s">
+        <v>81</v>
+      </c>
+      <c r="F8" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" t="s">
+        <v>83</v>
+      </c>
+      <c r="H8" t="s">
+        <v>84</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" t="s">
+        <v>129</v>
+      </c>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
+        <v>130</v>
+      </c>
+      <c r="M8">
+        <v>1</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="O8" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R8" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S8" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C9" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="I9" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="K7" s="1" t="s">
+      <c r="J9" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
+        <v>131</v>
+      </c>
+      <c r="M9">
+        <v>2</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="O9" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R9" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S9" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>2023</v>
+      </c>
+      <c r="B10" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C10" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="M10">
+        <v>3</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="O10" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R10" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S10" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>2023</v>
+      </c>
+      <c r="B11" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C11" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="1" t="s">
-[...11 lines deleted...]
-      <c r="P7" s="1" t="s">
+      <c r="J11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="M11">
+        <v>4</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="O11" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R11" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S11" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>2023</v>
+      </c>
+      <c r="B12" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C12" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="K12" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="M12">
+        <v>5</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="O12" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R12" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S12" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>2023</v>
+      </c>
+      <c r="B13" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C13" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="K13" t="s">
+        <v>63</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="M13">
+        <v>6</v>
+      </c>
+      <c r="N13" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="O13" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R13" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S13" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>2023</v>
+      </c>
+      <c r="B14" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C14" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K14" t="s">
+        <v>63</v>
+      </c>
+      <c r="L14" t="s">
+        <v>137</v>
+      </c>
+      <c r="M14">
+        <v>7</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="O14" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R14" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S14" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>2023</v>
+      </c>
+      <c r="B15" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C15" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" t="s">
+        <v>63</v>
+      </c>
+      <c r="L15" t="s">
+        <v>136</v>
+      </c>
+      <c r="M15">
+        <v>8</v>
+      </c>
+      <c r="N15" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="O15" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R15" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S15" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>2023</v>
+      </c>
+      <c r="B16" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C16" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="K16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L16" t="s">
+        <v>135</v>
+      </c>
+      <c r="M16">
+        <v>9</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="O16" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q16" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R16" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S16" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>2023</v>
+      </c>
+      <c r="B17" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C17" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="K17" t="s">
+        <v>63</v>
+      </c>
+      <c r="L17" t="s">
+        <v>131</v>
+      </c>
+      <c r="M17">
+        <v>10</v>
+      </c>
+      <c r="N17" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="O17" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R17" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S17" s="4">
+        <v>45291</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="4">
+        <v>45200</v>
+      </c>
+      <c r="C18" s="4">
+        <v>45291</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="K18" t="s">
         <v>62</v>
       </c>
-      <c r="Q7" s="1" t="s">
-[...17 lines deleted...]
-      <c r="W7" s="1" t="s">
+      <c r="L18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18">
+        <v>11</v>
+      </c>
+      <c r="N18" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="O18" t="s">
         <v>69</v>
       </c>
-      <c r="X7" s="1" t="s">
-[...41 lines deleted...]
-        <v>83</v>
+      <c r="Q18" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R18" s="4">
+        <v>45320</v>
+      </c>
+      <c r="S18" s="4">
+        <v>45291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A6:T6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
-  <dataValidations count="2">
-[...1 lines deleted...]
-      <formula1>Hidden_16</formula1>
+  <dataValidations count="5">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8:I201" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>Hidden_18</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="N8:N201" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="K19:K201" xr:uid="{00000000-0002-0000-0000-000001000000}">
+      <formula1>Hidden_210</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="O19:O201" xr:uid="{00000000-0002-0000-0000-000002000000}">
+      <formula1>Hidden_314</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="K8:K18 L18" xr:uid="{4674FED2-FAF1-457B-93C9-F0C8B71DE49C}">
+      <formula1>Hidden_19</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="O8:O17" xr:uid="{C2A65148-F707-412F-8018-79DF5F0D2CAA}">
       <formula1>Hidden_213</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:A10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>67</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:F3"/>
+  <sheetViews>
+    <sheetView topLeftCell="A3" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="44.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>80</v>
-      </c>
-[...3 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Reporte de Formatos</vt:lpstr>
       <vt:lpstr>Hidden_1</vt:lpstr>
       <vt:lpstr>Hidden_2</vt:lpstr>
-      <vt:lpstr>Hidden_16</vt:lpstr>
-      <vt:lpstr>Hidden_213</vt:lpstr>
+      <vt:lpstr>Hidden_3</vt:lpstr>
+      <vt:lpstr>Tabla_339628</vt:lpstr>
+      <vt:lpstr>Hidden_18</vt:lpstr>
+      <vt:lpstr>Hidden_210</vt:lpstr>
+      <vt:lpstr>Hidden_314</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>